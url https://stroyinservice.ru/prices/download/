--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -94,74 +94,74 @@
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Электрический привод M 2000 глубинного вибратора HMS Wacker Neuson</t>
   </si>
   <si>
     <t>Виброноги</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Grost TR-80HC 76кг</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>WEBER SRV 620 66кг</t>
   </si>
   <si>
     <t>Виброплиты</t>
   </si>
   <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>Виброплита Wacker Neuson WPP 1235A 60 кг</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>Виброплита AMMANN APF 1240H 70кг</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>Виброплита Atlas Copco LF80 LAT 82кг</t>
+  </si>
+  <si>
     <t>277</t>
   </si>
   <si>
     <t>Виброплита BOMAG BVP 1845 91 кг</t>
   </si>
   <si>
-    <t>281</t>
-[...16 lines deleted...]
-  <si>
     <t>276</t>
   </si>
   <si>
     <t>Виброплита Belle - PCX500 100 кг</t>
   </si>
   <si>
     <t>stroy14471</t>
   </si>
   <si>
     <t>Виброплита  GROST VH 160</t>
   </si>
   <si>
     <t>stroy14472</t>
   </si>
   <si>
     <t>Виброплита бензиновая CHAMPION PC1645</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Виброплита WEBER CR-3 E 180 кг (ДИЗЕЛЬ)</t>
   </si>
   <si>
     <t>280</t>
@@ -178,62 +178,62 @@
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Бензиновый генератор SDMO HX4000 S</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Бензиновый генератор SDMO HX6000 S</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Бензиновый генератор SDMO SH6000E S</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Бензиновый генератор SDMO HX7500T</t>
   </si>
   <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>Бензиновый генератор Briggs&amp;Stratton 8500EA Elite</t>
+  </si>
+  <si>
     <t>290</t>
   </si>
   <si>
     <t>Бензиновый генератор Briggs &amp; Stratton ProMax 9000EA</t>
   </si>
   <si>
-    <t>291</t>
-[...4 lines deleted...]
-  <si>
     <t>4 кВт</t>
   </si>
   <si>
     <t>5-6 кВт</t>
   </si>
   <si>
     <t>Больше 7 кВт</t>
   </si>
   <si>
     <t>Затирочные машины (вертолеты)</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Затирочная машина GROST ST60-1</t>
   </si>
   <si>
     <t>Измерительный инструмент</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Лазерный построитель плоскостей FOIF LP 800</t>
@@ -244,68 +244,68 @@
   <si>
     <t>Нивелир South NL24</t>
   </si>
   <si>
     <t>Лестницы</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Лестницы Alve 2*13</t>
   </si>
   <si>
     <t>Мозаично-шлифовальные машины</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Машина мозаично-шлифовальная GM-245 (7,5)</t>
   </si>
   <si>
     <t>Мотопомпы</t>
   </si>
   <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>Рукав напорный Ф=50 мм</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Рукав напорный Ф=80 мм</t>
+  </si>
+  <si>
     <t>313</t>
   </si>
   <si>
     <t>Рукав напорный Ф=100 мм</t>
   </si>
   <si>
-    <t>311</t>
-[...10 lines deleted...]
-  <si>
     <t>315</t>
   </si>
   <si>
     <t>HONDA WT20X</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>HONDA WT30X</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>HONDA WT40X</t>
   </si>
   <si>
     <t>Отбойные молотки</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Отбойный молоток MAKITA HM1202C</t>
@@ -391,159 +391,159 @@
   <si>
     <t>399</t>
   </si>
   <si>
     <t>GROST FS450-HC</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Grost FS500 HC</t>
   </si>
   <si>
     <t>Рохла</t>
   </si>
   <si>
     <t>stroy14514</t>
   </si>
   <si>
     <t>Тележка гидравлическая / рохла</t>
   </si>
   <si>
     <t>Сварочные аппараты</t>
   </si>
   <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Сварочный инвертор Ресанта САИ-220</t>
+  </si>
+  <si>
     <t>345</t>
   </si>
   <si>
     <t>Сварочный инвертор Сварог ARC 205</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Сварочный инвертор NEON ВД 201</t>
   </si>
   <si>
-    <t>344</t>
-[...4 lines deleted...]
-  <si>
     <t>349</t>
   </si>
   <si>
     <t>Сварочный инвертор KEMPPI MINARC 150</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Сварочный инвертор FRONIUS TransPocket 1500</t>
   </si>
   <si>
     <t>Сварочные генераторы</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Сварочный генератор Eisemann S 6400</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Сварочный генератор SDMO WeldArc 300TE XL C</t>
   </si>
   <si>
     <t>Тепловое оборудование</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Электрический обогреватель Ergus QE-3300E</t>
   </si>
   <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>Газовая тепловая пушка BGA 1301-30</t>
+  </si>
+  <si>
     <t>352</t>
   </si>
   <si>
     <t>Газовая тепловая пушка Quattro Elementi QE-30GA</t>
   </si>
   <si>
-    <t>351</t>
-[...4 lines deleted...]
-  <si>
     <t>353</t>
   </si>
   <si>
     <t>Дизельная тепловая пушка SialGryp 28</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Тепловая пушка газовая Quattro Elementi QE-55G</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>Пушка тепловая дизельная непрямого нагрева GROST DHI-60</t>
   </si>
   <si>
     <t>Электроинструмент</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Фен строительный HITACHI RH 650V</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Лобзик ИНТEPCКOЛ МП-100:700Э</t>
   </si>
   <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>Пила отрезная по металлу Sturm CF7324</t>
+  </si>
+  <si>
     <t>368</t>
   </si>
   <si>
     <t>Фен ручной для сварки полимеров Herz Rion</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пила отрезная по металлу Sturm CF7324</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Пила дисковая Makita 5903 R</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Гайковерт ударный MAKITA TW0350</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Пила торцовочная Metabo KGS 216 M</t>
   </si>
   <si>
     <t>stroy14602</t>
   </si>
   <si>
     <t>Штроборез GROST M2540</t>
   </si>
@@ -1043,51 +1043,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/262/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/peremeshivatel-protool-mxp-1000-eq/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/261/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibratory-glubinnye/vibrator-wackerneuson-m-3000-6590/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibratory-glubinnye/elektricheskii-privod-m-2000-glubinnogo-vibratora-hms-wacker-neuson/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibronogi/grost-tr-80hc-76kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibronogi/weber-srv-620-66kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-bomag-bvp-1845-91-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-wacker-neuson-wpp-1235a-60-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-ammann-apf-1240h-70kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-atlas-copco-lf80-lat-82kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-belle---pcx500-100-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-grost-vh-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-benzinovaya-champion-pc1645/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-weber-cr-3-e-dizyel/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-masalta-ms330-4-321-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx4000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx6000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-sh6000e-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx7500t/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-briggs/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-briggs_elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx4000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx6000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-sh6000e-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx7500t/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-briggs/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-briggs_elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/zatirochnye-mashiny-vertolety/985/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/izmeritelnyy-instrument/lazernyi-postroitel-ploskostei-foif-lp-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/izmeritelnyy-instrument/nivelir-south-nl24/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/lestnitsy/lestnitsy-alve-313/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/mozaichno-shlifovalnye-mashiny/mashina-mozaichno-shlifovalnaya-gm-245-75_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt20x/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt30x/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt40x/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm1202c/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm-1203c/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-dewalt-d25899k/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm-1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-hitachi-h65sb2-hex-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm1810-hex-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-bosch-gsh-27-vc-hex-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-hitachi-dh26pc/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-3200c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-4001-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/rezchik-krovli-cr-144e_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/husqvarna-fs-309/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/grost-fs450-hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/grost-fs500-hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rokhla/telezhka-gidravlicheskaya--rokhla/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-svarog-arc-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-neon-vd-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-resanta-sai-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-kemppi-minarc-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-fronius-transpocket-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-generatory/svarochnyi-generator-eisemann-s-6400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-generatory/svarochnyi-generator-sdmo-weldarc-300te-xl-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/elektricheskii-obogrevatel-ergus-qe-3300e/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/gazovaya-teplovaya-pushka-quattro-elementi-qe-30ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/gazovaya-teplovaya-pushka-bga-1301-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/dizelnaya-teplovaya-pushka-sialgryp-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/teplovaya-pushka-gazovaya-quattro-elementi-qe-55g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/pushka-teplovaya-dizelnaya-nepryamogo-nagreva-grost-dhi-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/fen-stroitelnyi-hitachi-rh-650v/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/intepckol-mp-100700e/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/fen-ruchnoi-dlya-svarki-polimerov-herz-rion/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/pila-otreznaya-po-metallu-sturm-cf7324/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/makita-5903r/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/gaikovert-udarnyi-makita-tw0350/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/pila-tortsovochnaya-metabo-kgs-216-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/shtroborez-grost-m2540_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/bosch-gds-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/stihl-bt-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/hitachi-da300e/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/stihl-bt-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/stihl-ts-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/husqvarna-k-1260-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/makitadpc-8132/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/benzinovyy-generator-hitachi-e57/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/12873/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/bu-svarochnyy-generator-eisemann-s-6400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/13401/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/262/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/peremeshivatel-protool-mxp-1000-eq/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/betonosmesiteli/261/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibratory-glubinnye/vibrator-wackerneuson-m-3000-6590/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibratory-glubinnye/elektricheskii-privod-m-2000-glubinnogo-vibratora-hms-wacker-neuson/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibronogi/grost-tr-80hc-76kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibronogi/weber-srv-620-66kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-wacker-neuson-wpp-1235a-60-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-ammann-apf-1240h-70kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-atlas-copco-lf80-lat-82kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-bomag-bvp-1845-91-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-belle---pcx500-100-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-grost-vh-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-benzinovaya-champion-pc1645/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-weber-cr-3-e-dizyel/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/vibroplity/vibroplita-masalta-ms330-4-321-kg/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx4000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx6000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-sh6000e-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-sdmo-hx7500t/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-briggs_elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/generatory/benzinovye-generatory/benzinovyi-generator-briggs/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx4000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx6000-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-hx7500t/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-sdmo-sh6000e-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-briggs_elite/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/stroyinservice.ru/benzinovyi-generator-briggs/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/zatirochnye-mashiny-vertolety/985/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/izmeritelnyy-instrument/lazernyi-postroitel-ploskostei-foif-lp-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/izmeritelnyy-instrument/nivelir-south-nl24/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/lestnitsy/lestnitsy-alve-313/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/mozaichno-shlifovalnye-mashiny/mashina-mozaichno-shlifovalnaya-gm-245-75_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/rukav-napornyi-f100-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt20x/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt30x/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/motopompy/honda-wt40x/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm1202c/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm-1203c/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-dewalt-d25899k/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm-1304/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-hitachi-h65sb2-hex-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-makita-hm1810-hex-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/jackhammer/otboinyi-molotok-bosch-gsh-27-vc-hex-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-hitachi-dh26pc/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-2460/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-3200c/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/perforators/perforator-makita-hr-4001-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/rezchik-krovli-cr-144e_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/husqvarna-fs-309/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/grost-fs450-hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rezchiki-shvov/grost-fs500-hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/rokhla/telezhka-gidravlicheskaya--rokhla/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-resanta-sai-220/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-svarog-arc-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-neon-vd-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-kemppi-minarc-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-apparaty/svarochnyi-invertor-fronius-transpocket-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-generatory/svarochnyi-generator-eisemann-s-6400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/svarochnye-generatory/svarochnyi-generator-sdmo-weldarc-300te-xl-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/elektricheskii-obogrevatel-ergus-qe-3300e/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/gazovaya-teplovaya-pushka-bga-1301-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/gazovaya-teplovaya-pushka-quattro-elementi-qe-30ga/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/dizelnaya-teplovaya-pushka-sialgryp-28/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/teplovaya-pushka-gazovaya-quattro-elementi-qe-55g/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/teplovoe-oborudovanie/pushka-teplovaya-dizelnaya-nepryamogo-nagreva-grost-dhi-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/fen-stroitelnyi-hitachi-rh-650v/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/intepckol-mp-100700e/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/pila-otreznaya-po-metallu-sturm-cf7324/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/fen-ruchnoi-dlya-svarki-polimerov-herz-rion/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/makita-5903r/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/gaikovert-udarnyi-makita-tw0350/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/pila-tortsovochnaya-metabo-kgs-216-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/shtroborez-grost-m2540_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/electric-tools/bosch-gds-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/stihl-bt-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/hitachi-da300e/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/yamobury/stihl-bt-360/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/stihl-ts-420/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/husqvarna-k-1260-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/rent/benzorezy/makitadpc-8132/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/benzinovyy-generator-hitachi-e57/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/12873/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/bu-svarochnyy-generator-eisemann-s-6400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stroyinservice.ru/worn/13401/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E140" sqref="E140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1688,71 +1688,71 @@
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>1</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="15">
         <v>1200</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>2</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="15">
         <v>1440</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>3</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="15">
         <v>1440</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9"/>
       <c r="D46" s="8"/>
       <c r="E46" s="15"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="13" t="s">